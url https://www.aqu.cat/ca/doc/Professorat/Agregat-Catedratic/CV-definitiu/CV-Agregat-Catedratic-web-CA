--- v0 (2026-09-27)
+++ v1 (2026-10-24)
@@ -21137,76 +21137,100 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Hlk190869568"/>
       <w:r w:rsidRPr="00AC7C13">
         <w:t xml:space="preserve">Cal que acrediteu els mèrits aportats, </w:t>
       </w:r>
       <w:r w:rsidR="00B139B0" w:rsidRPr="00AC7C13">
         <w:t>d’</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7C13">
         <w:t>acord amb l</w:t>
       </w:r>
       <w:r w:rsidR="00037DB3" w:rsidRPr="00AC7C13">
         <w:t>a normativa</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7C13">
         <w:t xml:space="preserve"> i les instruccions del CV. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C385602" w14:textId="65E2EF20" w:rsidR="003273FF" w:rsidRPr="00AC7C13" w:rsidRDefault="003273FF" w:rsidP="00DA3513">
+    <w:p w14:paraId="3C385602" w14:textId="0E13BBB2" w:rsidR="003273FF" w:rsidRPr="00AC7C13" w:rsidRDefault="003273FF" w:rsidP="00DA3513">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC7C13">
         <w:t xml:space="preserve">Cal que adjunteu </w:t>
       </w:r>
       <w:r w:rsidR="00B2650B" w:rsidRPr="00AC7C13">
         <w:t>la següent</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7C13">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:anchor="a2" w:history="1">
-        <w:r w:rsidR="00B2650B" w:rsidRPr="00AC7C13">
+        <w:r w:rsidR="00B2650B" w:rsidRPr="005C72EF">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
           </w:rPr>
-          <w:t>documentació</w:t>
+          <w:t>doc</w:t>
+        </w:r>
+        <w:r w:rsidR="00B2650B" w:rsidRPr="005C72EF">
+          <w:rPr>
+            <w:rStyle w:val="Enlla"/>
+          </w:rPr>
+          <w:t>u</w:t>
+        </w:r>
+        <w:r w:rsidR="00B2650B" w:rsidRPr="005C72EF">
+          <w:rPr>
+            <w:rStyle w:val="Enlla"/>
+          </w:rPr>
+          <w:t>m</w:t>
+        </w:r>
+        <w:r w:rsidR="00B2650B" w:rsidRPr="005C72EF">
+          <w:rPr>
+            <w:rStyle w:val="Enlla"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidR="00B2650B" w:rsidRPr="005C72EF">
+          <w:rPr>
+            <w:rStyle w:val="Enlla"/>
+          </w:rPr>
+          <w:t>ntació</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B2650B" w:rsidRPr="00AC7C13">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53BA5CA3" w14:textId="77777777" w:rsidR="00C73B58" w:rsidRPr="00AC7C13" w:rsidRDefault="00C73B58" w:rsidP="00DA3513">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC7C13">
         <w:t xml:space="preserve">Ordeneu les aportacions cronològicament, començant per les més recents i acabant per les més antigues. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766D0840" w14:textId="575ED193" w:rsidR="00C73B58" w:rsidRPr="00AC7C13" w:rsidRDefault="00C73B58" w:rsidP="00DA3513">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
@@ -24917,65 +24941,65 @@
       </w:r>
       <w:r w:rsidRPr="00AC7C13">
         <w:t xml:space="preserve">excel·lència en activitats acadèmiques, de recerca, de transferència i </w:t>
       </w:r>
       <w:r w:rsidR="00B139B0" w:rsidRPr="00AC7C13">
         <w:t>d’</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC7C13">
         <w:t>intercanvi de coneixement amb la societat, en funció del prestigi de la institució atorgant, del seu caràcter nacional o internacional i de la seva rellevància i impacte.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AD4B43" w:rsidRPr="00AC7C13" w:rsidSect="009E0AF7">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="299E84D9" w14:textId="77777777" w:rsidR="005D528B" w:rsidRDefault="005D528B">
+    <w:p w14:paraId="250BC7FB" w14:textId="77777777" w:rsidR="006A7639" w:rsidRDefault="006A7639">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6773E2AC" w14:textId="77777777" w:rsidR="005D528B" w:rsidRDefault="005D528B">
+    <w:p w14:paraId="37F8773A" w14:textId="77777777" w:rsidR="006A7639" w:rsidRDefault="006A7639">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C1EF827" w14:textId="77777777" w:rsidR="005D528B" w:rsidRDefault="005D528B"/>
+    <w:p w14:paraId="4FA02B1E" w14:textId="77777777" w:rsidR="006A7639" w:rsidRDefault="006A7639"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -25114,65 +25138,65 @@
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F63FFF" w:rsidRPr="00FD45FA">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00F63FFF" w:rsidRPr="00C875CC">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FAF22BB" w14:textId="77777777" w:rsidR="005D528B" w:rsidRDefault="005D528B">
+    <w:p w14:paraId="3DB98AEE" w14:textId="77777777" w:rsidR="006A7639" w:rsidRDefault="006A7639">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55238DD1" w14:textId="77777777" w:rsidR="005D528B" w:rsidRDefault="005D528B">
+    <w:p w14:paraId="16333168" w14:textId="77777777" w:rsidR="006A7639" w:rsidRDefault="006A7639">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="53AEA3F8" w14:textId="77777777" w:rsidR="005D528B" w:rsidRDefault="005D528B"/>
+    <w:p w14:paraId="720FD6EF" w14:textId="77777777" w:rsidR="006A7639" w:rsidRDefault="006A7639"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02523B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D225774"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -28109,52 +28133,52 @@
   </w:num>
   <w:num w:numId="21" w16cid:durableId="523247180">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="710619422">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="619262543">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1992710637">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="480196340">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="624971086">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="84"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -28538,50 +28562,51 @@
     <w:rsid w:val="005700B6"/>
     <w:rsid w:val="0057080F"/>
     <w:rsid w:val="0057132B"/>
     <w:rsid w:val="00571CB8"/>
     <w:rsid w:val="005804CE"/>
     <w:rsid w:val="0058363D"/>
     <w:rsid w:val="00586347"/>
     <w:rsid w:val="005905E3"/>
     <w:rsid w:val="00594262"/>
     <w:rsid w:val="00597B3F"/>
     <w:rsid w:val="005A02A4"/>
     <w:rsid w:val="005A2FBD"/>
     <w:rsid w:val="005A319B"/>
     <w:rsid w:val="005A515F"/>
     <w:rsid w:val="005A595C"/>
     <w:rsid w:val="005A6B6A"/>
     <w:rsid w:val="005B1080"/>
     <w:rsid w:val="005B33C1"/>
     <w:rsid w:val="005B386E"/>
     <w:rsid w:val="005B7263"/>
     <w:rsid w:val="005B79FF"/>
     <w:rsid w:val="005C316E"/>
     <w:rsid w:val="005C32E9"/>
     <w:rsid w:val="005C33DB"/>
     <w:rsid w:val="005C7088"/>
+    <w:rsid w:val="005C72EF"/>
     <w:rsid w:val="005D05C1"/>
     <w:rsid w:val="005D0B96"/>
     <w:rsid w:val="005D132D"/>
     <w:rsid w:val="005D157F"/>
     <w:rsid w:val="005D15E9"/>
     <w:rsid w:val="005D2BDD"/>
     <w:rsid w:val="005D4A6B"/>
     <w:rsid w:val="005D528B"/>
     <w:rsid w:val="005E199C"/>
     <w:rsid w:val="005E2971"/>
     <w:rsid w:val="005E322C"/>
     <w:rsid w:val="005E3B32"/>
     <w:rsid w:val="005F0081"/>
     <w:rsid w:val="005F3101"/>
     <w:rsid w:val="005F3244"/>
     <w:rsid w:val="005F4028"/>
     <w:rsid w:val="005F531C"/>
     <w:rsid w:val="0060252A"/>
     <w:rsid w:val="00602B66"/>
     <w:rsid w:val="00612558"/>
     <w:rsid w:val="00613DC0"/>
     <w:rsid w:val="00617ED5"/>
     <w:rsid w:val="00620AC6"/>
     <w:rsid w:val="00622590"/>
     <w:rsid w:val="006237CA"/>
@@ -28597,50 +28622,51 @@
     <w:rsid w:val="0064314E"/>
     <w:rsid w:val="00643ADA"/>
     <w:rsid w:val="00644470"/>
     <w:rsid w:val="00644A7D"/>
     <w:rsid w:val="006474B8"/>
     <w:rsid w:val="00650917"/>
     <w:rsid w:val="00652EF9"/>
     <w:rsid w:val="00656C92"/>
     <w:rsid w:val="00657AC7"/>
     <w:rsid w:val="006621E6"/>
     <w:rsid w:val="00664460"/>
     <w:rsid w:val="00665162"/>
     <w:rsid w:val="006674E8"/>
     <w:rsid w:val="006675CE"/>
     <w:rsid w:val="0067240B"/>
     <w:rsid w:val="006822B2"/>
     <w:rsid w:val="006835BF"/>
     <w:rsid w:val="006849A2"/>
     <w:rsid w:val="00684F79"/>
     <w:rsid w:val="006901CF"/>
     <w:rsid w:val="00693849"/>
     <w:rsid w:val="006A195A"/>
     <w:rsid w:val="006A483C"/>
     <w:rsid w:val="006A53CF"/>
     <w:rsid w:val="006A617A"/>
+    <w:rsid w:val="006A7639"/>
     <w:rsid w:val="006B06DC"/>
     <w:rsid w:val="006B09EE"/>
     <w:rsid w:val="006B1B76"/>
     <w:rsid w:val="006B2873"/>
     <w:rsid w:val="006B2BF6"/>
     <w:rsid w:val="006B42FA"/>
     <w:rsid w:val="006C0834"/>
     <w:rsid w:val="006C0E3A"/>
     <w:rsid w:val="006C0E3C"/>
     <w:rsid w:val="006C1FD0"/>
     <w:rsid w:val="006C3E8D"/>
     <w:rsid w:val="006C49F6"/>
     <w:rsid w:val="006C6125"/>
     <w:rsid w:val="006D0BB3"/>
     <w:rsid w:val="006D1013"/>
     <w:rsid w:val="006D5609"/>
     <w:rsid w:val="006D5B9D"/>
     <w:rsid w:val="006D5D2F"/>
     <w:rsid w:val="006D799F"/>
     <w:rsid w:val="006D7B49"/>
     <w:rsid w:val="006E1087"/>
     <w:rsid w:val="006E221A"/>
     <w:rsid w:val="006E6881"/>
     <w:rsid w:val="006E75A1"/>
     <w:rsid w:val="006F057B"/>
@@ -29004,50 +29030,51 @@
     <w:rsid w:val="00C63B2A"/>
     <w:rsid w:val="00C645A9"/>
     <w:rsid w:val="00C64710"/>
     <w:rsid w:val="00C72D05"/>
     <w:rsid w:val="00C73B58"/>
     <w:rsid w:val="00C74C21"/>
     <w:rsid w:val="00C76640"/>
     <w:rsid w:val="00C83E28"/>
     <w:rsid w:val="00C852AD"/>
     <w:rsid w:val="00C857AE"/>
     <w:rsid w:val="00C8692F"/>
     <w:rsid w:val="00C87553"/>
     <w:rsid w:val="00C87D51"/>
     <w:rsid w:val="00C901BD"/>
     <w:rsid w:val="00C91312"/>
     <w:rsid w:val="00C91860"/>
     <w:rsid w:val="00C94520"/>
     <w:rsid w:val="00C957DB"/>
     <w:rsid w:val="00C95818"/>
     <w:rsid w:val="00C964C5"/>
     <w:rsid w:val="00C96DC0"/>
     <w:rsid w:val="00CA0451"/>
     <w:rsid w:val="00CA2C8A"/>
     <w:rsid w:val="00CA3D0A"/>
     <w:rsid w:val="00CA5CC5"/>
+    <w:rsid w:val="00CA6493"/>
     <w:rsid w:val="00CA77CF"/>
     <w:rsid w:val="00CB2912"/>
     <w:rsid w:val="00CB3322"/>
     <w:rsid w:val="00CB52E0"/>
     <w:rsid w:val="00CB6F5B"/>
     <w:rsid w:val="00CC5854"/>
     <w:rsid w:val="00CD090D"/>
     <w:rsid w:val="00CD2EB6"/>
     <w:rsid w:val="00CD6CAD"/>
     <w:rsid w:val="00CE10ED"/>
     <w:rsid w:val="00CE3E20"/>
     <w:rsid w:val="00CE4920"/>
     <w:rsid w:val="00CE4E60"/>
     <w:rsid w:val="00CE648B"/>
     <w:rsid w:val="00CE6C7A"/>
     <w:rsid w:val="00CE7A30"/>
     <w:rsid w:val="00CE7C57"/>
     <w:rsid w:val="00CF0005"/>
     <w:rsid w:val="00CF5C96"/>
     <w:rsid w:val="00CF6025"/>
     <w:rsid w:val="00D0314F"/>
     <w:rsid w:val="00D053ED"/>
     <w:rsid w:val="00D0770E"/>
     <w:rsid w:val="00D13A51"/>
     <w:rsid w:val="00D15ADD"/>
@@ -31612,51 +31639,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2000226044">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/doc/Professorat/Agregat-Catedratic/Model-de-certificat-dedicacio-docent" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/doc/Professorat/Protocol-d-actuacio-en-casos-de-frau-CA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/Acreditacio-de-professorat-beta/Acreditacio-professorat-agregat/Presentacio-de-sol-licituds" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/doc/Professorat/Agregat-Catedratic/Model-de-certificat-dedicacio-docent" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/doc/Professorat/Protocol-d-actuacio-en-casos-de-frau-CA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/professorat/Acreditacio-de-professorat/Acreditacio-de-professorat-agregat/Presentacio-de-sol-licituds" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -31935,83 +31962,79 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Estat xmlns="df6ce4cc-94bb-461c-8ac0-d1ca47839770">Definitiu</Estat>
     <Tipologia xmlns="df6ce4cc-94bb-461c-8ac0-d1ca47839770">CV</Tipologia>
     <Idioma xmlns="df6ce4cc-94bb-461c-8ac0-d1ca47839770">Català [CA]</Idioma>
     <Descripció xmlns="08c32847-224d-4c2e-b560-b2aed9b78946" xsi:nil="true"/>
     <Destacat xmlns="df6ce4cc-94bb-461c-8ac0-d1ca47839770">No</Destacat>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...2 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B94F2A669F8F5A4585A5DE2BC2DB3F96" ma:contentTypeVersion="35" ma:contentTypeDescription="Crea un document corporatiu nou" ma:contentTypeScope="" ma:versionID="0b4e439cbba1dc826cb8ef3b6ba70e2b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="08c32847-224d-4c2e-b560-b2aed9b78946" xmlns:ns3="df6ce4cc-94bb-461c-8ac0-d1ca47839770" xmlns:ns4="95491ab0-e1eb-4b03-b3f9-51ca320b02d6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6f314e0560fa25bb8228465d7d0a76ed" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="08c32847-224d-4c2e-b560-b2aed9b78946"/>
     <xsd:import namespace="df6ce4cc-94bb-461c-8ac0-d1ca47839770"/>
     <xsd:import namespace="95491ab0-e1eb-4b03-b3f9-51ca320b02d6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Descripció" minOccurs="0"/>
                 <xsd:element ref="ns3:Tipologia"/>
                 <xsd:element ref="ns3:Destacat" minOccurs="0"/>
                 <xsd:element ref="ns3:Idioma"/>
                 <xsd:element ref="ns3:Estat"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
@@ -32285,128 +32308,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EC3B65F-632A-4A58-B83B-B80E8FD3C94B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F599D6BE-B759-4AAA-9949-A1E28989CBE8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52BECDDB-3130-45AD-B16B-C6EC51E14191}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19AE36DD-4534-4C1F-BC70-93F34A2D554E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="df6ce4cc-94bb-461c-8ac0-d1ca47839770"/>
     <ds:schemaRef ds:uri="08c32847-224d-4c2e-b560-b2aed9b78946"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8842E6A-1FF3-4C56-AF9D-CA00DC4371D6}">
-[...6 lines deleted...]
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42281681-A168-44DD-836C-1E45E22727E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="08c32847-224d-4c2e-b560-b2aed9b78946"/>
     <ds:schemaRef ds:uri="df6ce4cc-94bb-461c-8ac0-d1ca47839770"/>
     <ds:schemaRef ds:uri="95491ab0-e1eb-4b03-b3f9-51ca320b02d6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8842E6A-1FF3-4C56-AF9D-CA00DC4371D6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>5370</Words>
-  <Characters>31899</Characters>
+  <Words>5371</Words>
+  <Characters>31908</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>797</Lines>
   <Paragraphs>573</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Agéncia per a la Qualitat</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36696</CharactersWithSpaces>
+  <CharactersWithSpaces>36706</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Currículum vitae professorat lector AQU</dc:title>
   <dc:subject/>
   <dc:creator>Josep Manel Torres</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Idioma">
     <vt:lpwstr>Català [CA]</vt:lpwstr>