--- v0 (2026-09-29)
+++ v1 (2026-10-24)
@@ -20615,51 +20615,51 @@
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Consideraciones generales: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21354858" w14:textId="77777777" w:rsidR="003273FF" w:rsidRPr="00AC7C13" w:rsidRDefault="001127B5" w:rsidP="009234A7">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Hlk190869568"/>
       <w:r w:rsidRPr="00AC7C13">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Es necesario que acredite los méritos aportados, de acuerdo con la normativa y las instrucciones del CV. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1425193C" w14:textId="77777777" w:rsidR="003273FF" w:rsidRPr="00AC7C13" w:rsidRDefault="001127B5" w:rsidP="009234A7">
+    <w:p w14:paraId="1425193C" w14:textId="78BC8FCD" w:rsidR="003273FF" w:rsidRPr="00AC7C13" w:rsidRDefault="001127B5" w:rsidP="009234A7">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC7C13">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Debe adjuntar la siguiente </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:anchor="a2" w:history="1">
         <w:r w:rsidR="00B2650B" w:rsidRPr="00AC7C13">
           <w:rPr>
             <w:rStyle w:val="Enlla"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>documentación</w:t>
         </w:r>
       </w:hyperlink>
@@ -22874,71 +22874,71 @@
         <w:t>Se evalúa la responsabilidad ejercida en los órganos de dirección de asociaciones u organizaciones científicas o en comités nacionales e internacionales. Concretamente, se consideran las innovaciones y mejoras introducidas en el desempeño de estas actividades, así como los resultados obtenidos y el impacto alcanzado en la propia organización, en la disciplina o ámbito de conocimiento a la que pertenece o, en su caso, en el conjunto de la sociedad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B94FA8D" w14:textId="77777777" w:rsidR="00AD4B43" w:rsidRPr="00AC7C13" w:rsidRDefault="001127B5" w:rsidP="00644A7D">
       <w:r w:rsidRPr="00AC7C13">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>También se consideran los reconocimientos o premios recibidos a la excelencia en actividades académicas, de investigación, de transferencia y de intercambio de conocimiento con la sociedad, en función del prestigio de la institución otorgante, de su carácter nacional o internacional y de su relevancia e impacto.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AD4B43" w:rsidRPr="00AC7C13" w:rsidSect="009E0AF7">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A3EE6D9" w14:textId="77777777" w:rsidR="00FA1CBA" w:rsidRDefault="00FA1CBA">
+    <w:p w14:paraId="2326D2E3" w14:textId="77777777" w:rsidR="002058E6" w:rsidRDefault="002058E6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79E649C0" w14:textId="77777777" w:rsidR="00FA1CBA" w:rsidRDefault="00FA1CBA">
+    <w:p w14:paraId="5F983584" w14:textId="77777777" w:rsidR="002058E6" w:rsidRDefault="002058E6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5CE5E93F" w14:textId="77777777" w:rsidR="00FA1CBA" w:rsidRDefault="00FA1CBA">
+    <w:p w14:paraId="49B61314" w14:textId="77777777" w:rsidR="002058E6" w:rsidRDefault="002058E6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -23073,71 +23073,71 @@
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F63FFF" w:rsidRPr="00FD45FA">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00F63FFF" w:rsidRPr="00C875CC">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="316BC29E" w14:textId="77777777" w:rsidR="00FA1CBA" w:rsidRDefault="00FA1CBA">
+    <w:p w14:paraId="30729B57" w14:textId="77777777" w:rsidR="002058E6" w:rsidRDefault="002058E6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79326142" w14:textId="77777777" w:rsidR="00FA1CBA" w:rsidRDefault="00FA1CBA">
+    <w:p w14:paraId="12DF1C6A" w14:textId="77777777" w:rsidR="002058E6" w:rsidRDefault="002058E6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0ED57127" w14:textId="77777777" w:rsidR="00FA1CBA" w:rsidRDefault="00FA1CBA">
+    <w:p w14:paraId="1F6653E7" w14:textId="77777777" w:rsidR="002058E6" w:rsidRDefault="002058E6">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02523B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D225774"/>
     <w:lvl w:ilvl="0" w:tplc="299A5F3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -26169,50 +26169,51 @@
     <w:rsid w:val="0008002C"/>
     <w:rsid w:val="00080D8D"/>
     <w:rsid w:val="0008555C"/>
     <w:rsid w:val="0008747E"/>
     <w:rsid w:val="000926A1"/>
     <w:rsid w:val="00094283"/>
     <w:rsid w:val="000948A4"/>
     <w:rsid w:val="00097DBD"/>
     <w:rsid w:val="000A0383"/>
     <w:rsid w:val="000A244D"/>
     <w:rsid w:val="000A3CA1"/>
     <w:rsid w:val="000A4032"/>
     <w:rsid w:val="000A50DE"/>
     <w:rsid w:val="000B03F6"/>
     <w:rsid w:val="000B11EA"/>
     <w:rsid w:val="000B3CE5"/>
     <w:rsid w:val="000B5E52"/>
     <w:rsid w:val="000B62C1"/>
     <w:rsid w:val="000B7ECA"/>
     <w:rsid w:val="000C1F0F"/>
     <w:rsid w:val="000C241F"/>
     <w:rsid w:val="000C4138"/>
     <w:rsid w:val="000C4AE9"/>
     <w:rsid w:val="000C6114"/>
     <w:rsid w:val="000C766E"/>
+    <w:rsid w:val="000D3C2D"/>
     <w:rsid w:val="000D79A9"/>
     <w:rsid w:val="000E06A6"/>
     <w:rsid w:val="000E1427"/>
     <w:rsid w:val="000E202A"/>
     <w:rsid w:val="000E4887"/>
     <w:rsid w:val="000E5BBC"/>
     <w:rsid w:val="000F164A"/>
     <w:rsid w:val="000F4447"/>
     <w:rsid w:val="000F531E"/>
     <w:rsid w:val="00100466"/>
     <w:rsid w:val="0010087B"/>
     <w:rsid w:val="00102FAE"/>
     <w:rsid w:val="001100F8"/>
     <w:rsid w:val="001127B5"/>
     <w:rsid w:val="001149FC"/>
     <w:rsid w:val="00115801"/>
     <w:rsid w:val="00115D6E"/>
     <w:rsid w:val="00116BAE"/>
     <w:rsid w:val="00116D34"/>
     <w:rsid w:val="00117C99"/>
     <w:rsid w:val="00120776"/>
     <w:rsid w:val="0012133F"/>
     <w:rsid w:val="001238D0"/>
     <w:rsid w:val="00125D55"/>
     <w:rsid w:val="001308CF"/>
@@ -26245,50 +26246,51 @@
     <w:rsid w:val="001A2344"/>
     <w:rsid w:val="001A4850"/>
     <w:rsid w:val="001A4E7A"/>
     <w:rsid w:val="001B2523"/>
     <w:rsid w:val="001B2895"/>
     <w:rsid w:val="001B3759"/>
     <w:rsid w:val="001B39B9"/>
     <w:rsid w:val="001B460C"/>
     <w:rsid w:val="001B4AFD"/>
     <w:rsid w:val="001B6DCF"/>
     <w:rsid w:val="001C0B07"/>
     <w:rsid w:val="001C6793"/>
     <w:rsid w:val="001C77E9"/>
     <w:rsid w:val="001D02A5"/>
     <w:rsid w:val="001D3068"/>
     <w:rsid w:val="001D5944"/>
     <w:rsid w:val="001D72E9"/>
     <w:rsid w:val="001E2ED5"/>
     <w:rsid w:val="001E64FA"/>
     <w:rsid w:val="001F0651"/>
     <w:rsid w:val="001F0B99"/>
     <w:rsid w:val="001F1748"/>
     <w:rsid w:val="001F6003"/>
     <w:rsid w:val="002026D0"/>
     <w:rsid w:val="00203E00"/>
+    <w:rsid w:val="002058E6"/>
     <w:rsid w:val="002107D0"/>
     <w:rsid w:val="00211CFE"/>
     <w:rsid w:val="00215D9C"/>
     <w:rsid w:val="00217B33"/>
     <w:rsid w:val="002205D9"/>
     <w:rsid w:val="00223071"/>
     <w:rsid w:val="00223731"/>
     <w:rsid w:val="00224D5A"/>
     <w:rsid w:val="00225341"/>
     <w:rsid w:val="0022635B"/>
     <w:rsid w:val="00230950"/>
     <w:rsid w:val="0023346E"/>
     <w:rsid w:val="00234493"/>
     <w:rsid w:val="00234D77"/>
     <w:rsid w:val="00244EC9"/>
     <w:rsid w:val="002476AF"/>
     <w:rsid w:val="00250A73"/>
     <w:rsid w:val="00253844"/>
     <w:rsid w:val="00256FA0"/>
     <w:rsid w:val="00262336"/>
     <w:rsid w:val="00265CAE"/>
     <w:rsid w:val="00271BB1"/>
     <w:rsid w:val="00274CA9"/>
     <w:rsid w:val="002753D4"/>
     <w:rsid w:val="0027613D"/>
@@ -26974,50 +26976,51 @@
     <w:rsid w:val="00CB3322"/>
     <w:rsid w:val="00CB52E0"/>
     <w:rsid w:val="00CB6F5B"/>
     <w:rsid w:val="00CC5854"/>
     <w:rsid w:val="00CD258C"/>
     <w:rsid w:val="00CD2EB6"/>
     <w:rsid w:val="00CD6CAD"/>
     <w:rsid w:val="00CE10ED"/>
     <w:rsid w:val="00CE3E20"/>
     <w:rsid w:val="00CE4920"/>
     <w:rsid w:val="00CE4E60"/>
     <w:rsid w:val="00CE648B"/>
     <w:rsid w:val="00CE6C7A"/>
     <w:rsid w:val="00CE7A30"/>
     <w:rsid w:val="00CE7C57"/>
     <w:rsid w:val="00CF0005"/>
     <w:rsid w:val="00CF5C96"/>
     <w:rsid w:val="00CF6025"/>
     <w:rsid w:val="00D0314F"/>
     <w:rsid w:val="00D03B3F"/>
     <w:rsid w:val="00D053ED"/>
     <w:rsid w:val="00D0770E"/>
     <w:rsid w:val="00D13A51"/>
     <w:rsid w:val="00D15ADD"/>
     <w:rsid w:val="00D16986"/>
+    <w:rsid w:val="00D2041A"/>
     <w:rsid w:val="00D2057A"/>
     <w:rsid w:val="00D20733"/>
     <w:rsid w:val="00D22239"/>
     <w:rsid w:val="00D22DF7"/>
     <w:rsid w:val="00D250B7"/>
     <w:rsid w:val="00D25C15"/>
     <w:rsid w:val="00D26357"/>
     <w:rsid w:val="00D40559"/>
     <w:rsid w:val="00D45CC3"/>
     <w:rsid w:val="00D506BF"/>
     <w:rsid w:val="00D53454"/>
     <w:rsid w:val="00D542CF"/>
     <w:rsid w:val="00D5648C"/>
     <w:rsid w:val="00D625E4"/>
     <w:rsid w:val="00D64BBA"/>
     <w:rsid w:val="00D6670D"/>
     <w:rsid w:val="00D668FF"/>
     <w:rsid w:val="00D72D8E"/>
     <w:rsid w:val="00D74FFB"/>
     <w:rsid w:val="00D7616F"/>
     <w:rsid w:val="00D76FD5"/>
     <w:rsid w:val="00D77050"/>
     <w:rsid w:val="00D80630"/>
     <w:rsid w:val="00D82293"/>
     <w:rsid w:val="00D82E3B"/>
@@ -27964,51 +27967,51 @@
       <w:color w:val="004D73"/>
       <w:sz w:val="28"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enllavisitat">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:rsid w:val="00B30E0B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/doc/Professorat/Agregat-Catedratic/Model-de-certificat-dedicacio-docent" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/doc/Professorat/Protocol-d-actuacio-en-casos-de-frau-CA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/Acreditacio-de-professorat-beta/Acreditacio-professorat-agregat/Presentacio-de-sol-licituds" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/doc/Professorat/Agregat-Catedratic/Model-de-certificat-dedicacio-docent" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/doc/Professorat/Protocol-d-actuacio-en-casos-de-frau-CA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aqu.cat/es/profesorado/Acreditacion-de-profesorado/Acreditacion-de-profesorado-agregado/Presentacion-de-solicitudes" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -28311,71 +28314,54 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B94F2A669F8F5A4585A5DE2BC2DB3F96" ma:contentTypeVersion="35" ma:contentTypeDescription="Crea un document corporatiu nou" ma:contentTypeScope="" ma:versionID="0b4e439cbba1dc826cb8ef3b6ba70e2b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="08c32847-224d-4c2e-b560-b2aed9b78946" xmlns:ns3="df6ce4cc-94bb-461c-8ac0-d1ca47839770" xmlns:ns4="95491ab0-e1eb-4b03-b3f9-51ca320b02d6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6f314e0560fa25bb8228465d7d0a76ed" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="08c32847-224d-4c2e-b560-b2aed9b78946"/>
     <xsd:import namespace="df6ce4cc-94bb-461c-8ac0-d1ca47839770"/>
     <xsd:import namespace="95491ab0-e1eb-4b03-b3f9-51ca320b02d6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Descripció" minOccurs="0"/>
                 <xsd:element ref="ns3:Tipologia"/>
                 <xsd:element ref="ns3:Destacat" minOccurs="0"/>
                 <xsd:element ref="ns3:Idioma"/>
                 <xsd:element ref="ns3:Estat"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
@@ -28649,140 +28635,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Estat xmlns="df6ce4cc-94bb-461c-8ac0-d1ca47839770">Definitiu</Estat>
+    <Tipologia xmlns="df6ce4cc-94bb-461c-8ac0-d1ca47839770">CV</Tipologia>
+    <Idioma xmlns="df6ce4cc-94bb-461c-8ac0-d1ca47839770">Castellà [ES]</Idioma>
+    <Descripció xmlns="08c32847-224d-4c2e-b560-b2aed9b78946" xsi:nil="true"/>
+    <Destacat xmlns="df6ce4cc-94bb-461c-8ac0-d1ca47839770">No</Destacat>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52BECDDB-3130-45AD-B16B-C6EC51E14191}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8842E6A-1FF3-4C56-AF9D-CA00DC4371D6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19AE36DD-4534-4C1F-BC70-93F34A2D554E}">
-[...9 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDB07C81-7A56-4194-BD00-5A95021FD469}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="08c32847-224d-4c2e-b560-b2aed9b78946"/>
     <ds:schemaRef ds:uri="df6ce4cc-94bb-461c-8ac0-d1ca47839770"/>
     <ds:schemaRef ds:uri="95491ab0-e1eb-4b03-b3f9-51ca320b02d6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19AE36DD-4534-4C1F-BC70-93F34A2D554E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="df6ce4cc-94bb-461c-8ac0-d1ca47839770"/>
+    <ds:schemaRef ds:uri="08c32847-224d-4c2e-b560-b2aed9b78946"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8842E6A-1FF3-4C56-AF9D-CA00DC4371D6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52BECDDB-3130-45AD-B16B-C6EC51E14191}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EC3B65F-632A-4A58-B83B-B80E8FD3C94B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F599D6BE-B759-4AAA-9949-A1E28989CBE8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F599D6BE-B759-4AAA-9949-A1E28989CBE8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EC3B65F-632A-4A58-B83B-B80E8FD3C94B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>5637</Words>
-  <Characters>33489</Characters>
+  <Words>5842</Words>
+  <Characters>33300</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>837</Lines>
-  <Paragraphs>601</Paragraphs>
+  <Lines>277</Lines>
+  <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Agéncia per a la Qualitat</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38525</CharactersWithSpaces>
+  <CharactersWithSpaces>39064</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Currículum vitae professorat lector AQU</dc:title>
   <dc:creator>Josep Manel Torres</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100B94F2A669F8F5A4585A5DE2BC2DB3F96</vt:lpwstr>